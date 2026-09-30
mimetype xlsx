--- v2 (2026-08-16)
+++ v3 (2026-09-30)
@@ -2117,51 +2117,51 @@
       </c>
       <c r="H44">
         <v>25000</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>135</v>
       </c>
       <c r="B45" t="s">
         <v>136</v>
       </c>
       <c r="C45">
         <v>2013</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
         <v>47</v>
       </c>
       <c r="F45" t="s">
         <v>16</v>
       </c>
       <c r="G45">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H45">
         <v>12000</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>137</v>
       </c>
       <c r="B46" t="s">
         <v>18</v>
       </c>
       <c r="C46">
         <v>2018</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>117</v>
       </c>
       <c r="F46" t="s">
         <v>20</v>
       </c>
       <c r="G46">